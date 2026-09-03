--- v0 (2026-07-07)
+++ v1 (2026-09-03)
@@ -193,75 +193,84 @@
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
-    <author>Template</author>
-    <author>CCL Console</author>
+    <author>Callvu</author>
   </authors>
   <commentList>
     <comment ref="A1" authorId="0" shapeId="0">
       <text>
         <t>Use a group CODE: B1, B2, B3, B4, B5a, B5b, B6, B6.5, B7. See Legend sheet. Codes or canonical titles accepted; merged labels (e.g. '5a&amp;5b') are rejected.</t>
       </text>
     </comment>
     <comment ref="D1" authorId="0" shapeId="0">
       <text>
         <t>Unique, never reused. This is the cross-system join key (Monday &lt;-&gt; Jira).</t>
       </text>
     </comment>
-    <comment ref="F1" authorId="1" shapeId="0">
+    <comment ref="F1" authorId="0" shapeId="0">
       <text>
-        <t>Multi-select: comma-separate multiple roles (e.g. 'Implementation Lead, Post-Sales SE'). A slash is part of a label (Customer-CX/Ops is one role). Allowed: AE, Callvu Dev, Callvu-Exec, Customer-Business, Customer-Compliance, Customer-CX/Ops, Customer-Exec, Customer-PM, Customer-Tech, Implementation Lead, Post-Sales SE, Owner per upstream block</t>
+        <t>Multi-select ROLE(s) — comma-separate multiple (e.g. 'Implementation Lead, Post-Sales SE'). A slash is part of a label (Customer-CX/Ops is one role). This is the ROLE, not a specific person — name a specific person in Assignee (their email) or External Owner. Allowed: AE, Callvu Dev, Callvu-Exec, Customer-Business, Customer-Compliance, Customer-CX/Ops, Customer-Exec, Customer-PM, Customer-Tech, Implementation Lead, Post-Sales SE, Owner per upstream block</t>
       </text>
     </comment>
-    <comment ref="J1" authorId="0" shapeId="0">
+    <comment ref="G1" authorId="0" shapeId="0">
+      <text>
+        <t>Optional. The EMAIL ADDRESS of the person the Jira ticket should be assigned to (e.g. daniel.kaplan@callvu.com). A specific person, not a role. Leave blank to use the default assignee. Applies only to Jira tasks (Tool of Record = Jira).</t>
+      </text>
+    </comment>
+    <comment ref="H1" authorId="0" shapeId="0">
+      <text>
+        <t>Optional, display only. A client-side owner who has NO Jira account. Put their NAME, and optionally an email in angle brackets: 'Name &lt;email&gt;' — e.g. 'Jane Smith &lt;jane@acme.com&gt;' or just 'Jane Smith'. A person (name + optional email), not a role. Does NOT create a Jira ticket.</t>
+      </text>
+    </comment>
+    <comment ref="L1" authorId="0" shapeId="0">
       <text>
         <t>Comma-separated Task IDs this task depends on. Leave blank if none.</t>
       </text>
     </comment>
-    <comment ref="L1" authorId="0" shapeId="0">
+    <comment ref="N1" authorId="0" shapeId="0">
       <text>
         <t>Business days (number). Milestones (Type = gate or sign off) must be 0.</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -518,168 +527,171 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments/comment1.xml" Id="comments" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/commentsDrawing1.vml" Id="anysvml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="34" customWidth="1" min="2" max="2"/>
     <col width="48" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="5"/>
+    <col width="10" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
-    <col width="10" customWidth="1" min="7" max="7"/>
-[...5 lines deleted...]
-    <col width="30" customWidth="1" min="13" max="13"/>
+    <col width="26" customWidth="1" min="7" max="7"/>
+    <col width="34" customWidth="1" min="8" max="8"/>
+    <col width="10" customWidth="1" min="9" max="9"/>
+    <col width="15" customWidth="1" min="10" max="10"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="12" customWidth="1" min="13" max="13"/>
+    <col width="10" customWidth="1" min="14" max="14"/>
+    <col width="30" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Group (Block)</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Task ID</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Owner Role</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
+          <t>Assignee</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>External Owner</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
           <t>Side</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Tool of Record</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Scope</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Depends On</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Duration</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
-        </is>
-[...8 lines deleted...]
-          <t>External Owner</t>
         </is>
       </c>
     </row>
   </sheetData>
   <dataValidations count="6">
     <dataValidation sqref="A2:A1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Group (Block)" type="list" errorStyle="stop">
       <formula1>Lists!$A$2:$A$10</formula1>
     </dataValidation>
     <dataValidation sqref="E2:E1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Type" type="list" errorStyle="stop">
       <formula1>Lists!$B$2:$B$4</formula1>
     </dataValidation>
-    <dataValidation sqref="G2:G1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Side" type="list" errorStyle="stop">
+    <dataValidation sqref="I2:I1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Side" type="list" errorStyle="stop">
       <formula1>Lists!$C$2:$C$4</formula1>
     </dataValidation>
-    <dataValidation sqref="H2:H1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Tool of Record" type="list" errorStyle="stop">
+    <dataValidation sqref="J2:J1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Tool of Record" type="list" errorStyle="stop">
       <formula1>Lists!$D$2:$D$3</formula1>
     </dataValidation>
-    <dataValidation sqref="I2:I1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Scope" type="list" errorStyle="stop">
+    <dataValidation sqref="K2:K1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Scope" type="list" errorStyle="stop">
       <formula1>Lists!$E$2:$E$4</formula1>
     </dataValidation>
-    <dataValidation sqref="K2:K1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Status" type="list" errorStyle="stop">
+    <dataValidation sqref="M2:M1000" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Not an allowed value" error="Pick a value from the drop-down list." promptTitle="Status" type="list" errorStyle="stop">
       <formula1>Lists!$F$2:$F$3</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="anysvml"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="92" customWidth="1" min="2" max="2"/>
   </cols>